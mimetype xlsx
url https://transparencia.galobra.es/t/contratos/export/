--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -49,55 +49,57 @@
   </si>
   <si>
     <t>menores</t>
   </si>
   <si>
     <t>licitaciones_anuladas</t>
   </si>
   <si>
     <t>resueltos</t>
   </si>
   <si>
     <t>modificados</t>
   </si>
   <si>
     <t>penalidades</t>
   </si>
   <si>
     <t xml:space="preserve">
 Fecha
 Documento
 31/12/2025
  Documento
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Durante el periodo evaluado e indicado, no existe actividad o información acerca de esta obligación, pudiendo utilizar la ciudadanía los medios legalmente establecidos para ejercer su derecho de acceso a la información pública.
-[...2 lines deleted...]
-31/12/2025
+    <t xml:space="preserve"> 
+Fecha
+Documento
+31/12/2025 Resumen de contratos menores
  Documento
+31/12/2025 Relación Contratos Menores
+Documento
 </t>
   </si>
   <si>
     <t xml:space="preserve">Durante el periodo evaluado e indicado, no hubo licitaciones anuladas , pudiendo utilizar la ciudadanía los medios legalmente establecidos para ejercer su derecho de acceso a la información pública.
 Fecha
 Documento
 31/12/2025
  Documento
 </t>
   </si>
   <si>
     <t>MODIFICACIÓN DE LOS CONTRATOS
 Al objeto de dar cumplimiento a los Indicadores de la Ley Canaria de Transparencia (Ley 12/2014, de 26 de diciembre), en su apartado 12. Contratos, 12.9 Contratos formalizados, relativo a la modificación de los contratos formalizados, se pone en conocimiento de la ciudadanía de Gáldar y del público en general que, durante el período objeto de publicación, NO SE HAN PRODUCIDO MODIFICACIONES de contratos formalizados por parte de Galobra, S.A.U., por lo que dicha información tiene carácter de inexistencia.
 En este sentido, no se han aprobado modificaciones relativas a variaciones del importe contractual, ampliaciones o reducciones del plazo de ejecución, alteraciones del objeto del contrato, prórrogas no previstas inicialmente, revisiones de unidades ni cualquier otro supuesto de modificación contractual contemplado en la normativa aplicable.
 Tras la revisión de los expedientes de contratación correspondientes al período de referencia, no constan acuerdos, resoluciones o actos administrativos que impliquen la modificación de contratos formalizados por la entidad. Asimismo, no se han producido circunstancias sobrevenidas que hayan requerido ajustes técnicos, económicos o administrativos durante la ejecución de los contratos suscritos.
 La inexistencia de modificaciones contractuales responde a una adecuada planificación de las necesidades de contratación, a la correcta definición de los pliegos y a la ejecución ordinaria de los contratos en los términos inicialmente previstos, garantizando la seguridad jurídica de las partes y el uso eficiente de los recursos.
 La publicación de esta información en el Portal de Transparencia tiene carácter meramente informativo y responde al compromiso de Galobra, S.A.U. con la rendición de cuentas y la difusión de información relevante sobre su actividad contractual. No obstante, pudiendo utilizar la ciudadanía los medios legalmente establecidos para ejercer su derecho de acceso a la información pública, cualquier persona interesada podrá solicitar información adicional o complementaria conforme a la normativa vigente en materia de transparencia y acceso a la información pública.
 Documento</t>
   </si>
   <si>
     <t xml:space="preserve">Durante el periodo evaluado e indicado, no hubo penalidades, pudiendo utilizar la ciudadanía los medios legalmente establecidos para ejercer su derecho de acceso a la información pública.
 Fecha
 Documento
 31/12/2025
  Documento