--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -1952,76 +1952,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 2º Semestre 2023 - 2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170950" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">No existe actividad o información acerca de esta obligación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="33250" w:type="dxa"/>
+        <w:gridCol w:w="650" w:type="dxa"/>
         <w:gridCol w:w="170950" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="650" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="350" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viajes, manutención, alojamiento y asistencia a órganos colegiados o sociales</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="170950" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="33250" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 2º Semestre 2023 - 2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="170950" w:type="pct"/>
             <w:vAlign w:val="center"/>
@@ -2033,305 +2063,389 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">No existe actividad, ya que los altos cargos no cobran por su representación, pudiendo utilizar los ciudadanos los medios legalmente establecidos para ejercer su derecho de acceso a la información pública.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="184600" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="101450" w:type="dxa"/>
+        <w:gridCol w:w="17800" w:type="dxa"/>
+        <w:gridCol w:w="86900" w:type="dxa"/>
+        <w:gridCol w:w="365200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="184600" w:type="pct"/>
+            <w:tcW w:w="17800" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fecha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456900" w:type="pct"/>
+            <w:tcW w:w="86900" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denominación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101450" w:type="pct"/>
+            <w:tcW w:w="365200" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Documento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="184600" w:type="pct"/>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31/12/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="86900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nombramiento o régimen de contrato laboral</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="365200" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31/12/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="86900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aclaración sobre inexistencia de documentación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="365200" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="17800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31/12/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="86900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Organizativa. Órganos de Administración de 2025-2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="365200" w:type="pct"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="17800" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31/12/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456900" w:type="pct"/>
+            <w:tcW w:w="86900" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organigrama Consejo Administracion Galobra y facultades delegadas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101450" w:type="pct"/>
+            <w:tcW w:w="365200" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-[...30 lines deleted...]
-            <w:tcW w:w="101450" w:type="pct"/>
+            <w:tcW w:w="17800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">31/12/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="86900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Organizativa. Órganos de Administración de 2023-2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="365200" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="184600" w:type="pct"/>
+            <w:tcW w:w="17800" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">31/12/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456900" w:type="pct"/>
-[...14 lines deleted...]
-            <w:tcW w:w="101450" w:type="pct"/>
+            <w:tcW w:w="86900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Identificación, perfil, méritos académicos y trayectoria profesional</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="365200" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="184600" w:type="pct"/>
-[...41 lines deleted...]
-            <w:tcW w:w="184600" w:type="pct"/>
+            <w:tcW w:w="17800" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30/09/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="456900" w:type="pct"/>
+            <w:tcW w:w="86900" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Organizativa. Órganos de Administración</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="101450" w:type="pct"/>
+            <w:tcW w:w="365200" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>