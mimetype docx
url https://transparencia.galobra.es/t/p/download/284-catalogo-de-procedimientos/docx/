--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -6,51 +6,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Al objeto de dar cumplimiento a los Indicadores de la Ley Canaria de Transparencia (Ley 12/2014, de 26 de diciembre) en su apartado 7. Servicios y procedimientos, 7.2 Procedimientos, se informa que en el indicador "1081 Catálogo de procedimientos" por el momento, al estar en proceso de preparación, pudiendo utilizar la ciudadanía los medios legalmente establecidos para ejercer su derecho de acceso a la información pública. </w:t>
+        <w:t xml:space="preserve">Al objeto de dar cumplimiento a los Indicadores de la Ley Canaria de Transparencia (Ley 12/2014, de 26 de diciembre) en su apartado 7. Servicios y procedimientos, 7.2 Procedimientos, se informa que en el indicador "1081 Catálogo de procedimientos" se encuentra recogido en este .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Los procedimientos asociados a los servicios gestionados por esta entidad son gestionados por el Ayuntamiento y pueden cursarse a través de la </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">